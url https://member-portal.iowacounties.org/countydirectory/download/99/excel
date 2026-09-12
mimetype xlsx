--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -217,51 +217,51 @@
   <si>
     <t>Andy Flagge</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>115 North Main Street</t>
   </si>
   <si>
     <t>(515) 602-6252</t>
   </si>
   <si>
     <t>Jeremy Abbas</t>
   </si>
   <si>
     <t>Planning and Zoning</t>
   </si>
   <si>
     <t>PO Box 269</t>
   </si>
   <si>
     <t>(515) 851-8878</t>
   </si>
   <si>
-    <t>Denise Baker</t>
+    <t>Eric Russell</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>PO Box 187</t>
   </si>
   <si>
     <t>(515) 532-3204</t>
   </si>
   <si>
     <t>Jason Schluttenhofer</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>(515) 532-3722</t>
   </si>
   <si>
     <t>Ashley Bosch</t>
   </si>
   <si>
     <t>Supervisor</t>
   </si>