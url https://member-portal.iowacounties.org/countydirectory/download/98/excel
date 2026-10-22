--- v0 (2026-06-18)
+++ v1 (2026-10-22)
@@ -211,51 +211,51 @@
   <si>
     <t>Matt Duve</t>
   </si>
   <si>
     <t>Planning and Zoning</t>
   </si>
   <si>
     <t>(641) 324-3662</t>
   </si>
   <si>
     <t>Shana Butler</t>
   </si>
   <si>
     <t>Public Health</t>
   </si>
   <si>
     <t xml:space="preserve">95 9th St  N</t>
   </si>
   <si>
     <t>(641) 324-1741</t>
   </si>
   <si>
     <t>(641) 324-2195</t>
   </si>
   <si>
-    <t>Teresa Olson</t>
+    <t>Jolene Hickle</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>(641) 324-2734</t>
   </si>
   <si>
     <t>Jesse Luther</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>(641) 324-2481</t>
   </si>
   <si>
     <t>(641) 324-2611</t>
   </si>
   <si>
     <t>AJ Stone</t>
   </si>
   <si>
     <t>Supervisor</t>
   </si>
@@ -2343,51 +2343,51 @@
       <c r="A14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H15" s="0" t="s">