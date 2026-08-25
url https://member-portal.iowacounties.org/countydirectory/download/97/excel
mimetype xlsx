--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -35,51 +35,51 @@
   </bookViews>
   <sheets>
     <sheet name="County Directory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>ISAC County Directory</t>
   </si>
   <si>
     <t>Woodbury County</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
@@ -164,50 +164,71 @@
     <t>620 Douglas St</t>
   </si>
   <si>
     <t>(712) 279-6516</t>
   </si>
   <si>
     <t>(712) 279-6457</t>
   </si>
   <si>
     <t>Michael Montino</t>
   </si>
   <si>
     <t>Emergency Management</t>
   </si>
   <si>
     <t>4647 Stone Avenue</t>
   </si>
   <si>
     <t>51106</t>
   </si>
   <si>
     <t>(712) 222-4421</t>
   </si>
   <si>
     <t>(712) 224-5310</t>
+  </si>
+  <si>
+    <t>Mrs. Laura Sievers, P.E.</t>
+  </si>
+  <si>
+    <t>Engineer/Secondary Roads</t>
+  </si>
+  <si>
+    <t>759 E Frontage Road</t>
+  </si>
+  <si>
+    <t>Moville</t>
+  </si>
+  <si>
+    <t>51039</t>
+  </si>
+  <si>
+    <t>(712) 279-6484</t>
+  </si>
+  <si>
+    <t>(712) 279-6468</t>
   </si>
   <si>
     <t>Michelle C. Rosendahl</t>
   </si>
   <si>
     <t>Environmental Health</t>
   </si>
   <si>
     <t>1014 Nebraska</t>
   </si>
   <si>
     <t>51105</t>
   </si>
   <si>
     <t>(712) 279-6119</t>
   </si>
   <si>
     <t>(712) 255-6201</t>
   </si>
   <si>
     <t>Melissa Thomas</t>
   </si>
   <si>
     <t>Human Resources</t>
   </si>
@@ -412,97 +433,97 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38101</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104776</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>685800</xdr:colOff>
+      <xdr:colOff>619125</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>623946</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BDA816C-7AF5-0EDA-0092-29237DCD49AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38101" y="104776"/>
           <a:ext cx="1988820" cy="519170"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:I20">
-  <autoFilter ref="A3:I20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:I21">
+  <autoFilter ref="A3:I21"/>
   <tableColumns count="9">
     <tableColumn id="1" name="Name"/>
     <tableColumn id="2" name="Office"/>
     <tableColumn id="3" name="Address"/>
     <tableColumn id="4" name="City"/>
     <tableColumn id="5" name="State"/>
     <tableColumn id="6" name="ZipCode"/>
     <tableColumn id="7" name="Phone Number"/>
     <tableColumn id="8" name="Fax Number"/>
     <tableColumn id="9" name="Party"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -774,60 +795,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{978E87F7-D529-4C3F-A54C-33C9215E0AD0}">
-  <dimension ref="A1:OP20"/>
+  <dimension ref="A1:OP21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.0527629852295" customWidth="1"/>
-    <col min="2" max="2" width="22.6943168640137" customWidth="1"/>
+    <col min="1" max="1" width="21.0123958587646" customWidth="1"/>
+    <col min="2" max="2" width="24.2176609039307" customWidth="1"/>
     <col min="3" max="3" width="25.4596614837646" customWidth="1"/>
     <col min="4" max="4" width="9.225661277771" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="10.0842928886414" customWidth="1"/>
     <col min="7" max="7" width="16.241099357605" customWidth="1"/>
     <col min="8" max="8" width="14.0934066772461" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
@@ -2192,381 +2213,410 @@
       </c>
       <c r="F8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>55</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="0" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="0" t="s">
+      <c r="G21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <tableParts>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">