--- v0 (2026-07-29)
+++ v1 (2026-10-28)
@@ -112,51 +112,51 @@
   <si>
     <t>(641) 585-2163</t>
   </si>
   <si>
     <t>(641) 585-2891</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Mrs. Karla J. Weiss</t>
   </si>
   <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>(641) 585-3412</t>
   </si>
   <si>
     <t>(641) 585-9302</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
-    <t>Ruth Melby</t>
+    <t>Allison Rice</t>
   </si>
   <si>
     <t>Community Services</t>
   </si>
   <si>
     <t>(641) 852-2340</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Chris Barber</t>
   </si>
   <si>
     <t>Conservation</t>
   </si>
   <si>
     <t>41600 170th Ave Hwy 69</t>
   </si>
   <si>
     <t>Leland</t>
   </si>
   <si>
     <t>50453</t>
   </si>