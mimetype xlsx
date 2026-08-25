--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -97,237 +97,237 @@
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>701 Central Ave</t>
   </si>
   <si>
     <t>Fort Dodge</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>50501</t>
   </si>
   <si>
     <t>(515) 576-4721</t>
   </si>
   <si>
     <t>(515) 573-5871</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Shaunna Abrams</t>
+    <t>Krystal Lloyd</t>
   </si>
   <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>(515) 573-7175</t>
   </si>
   <si>
     <t>(515) 574-3714</t>
   </si>
   <si>
+    <t>Matt Cosgrove</t>
+  </si>
+  <si>
+    <t>Conservation</t>
+  </si>
+  <si>
+    <t>1413 Nelson Ave</t>
+  </si>
+  <si>
+    <t>(515) 576-4258</t>
+  </si>
+  <si>
+    <t>(515) 574-3763</t>
+  </si>
+  <si>
+    <t>Darren Driscoll</t>
+  </si>
+  <si>
+    <t>County Attorney</t>
+  </si>
+  <si>
+    <t>723 1st Ave S, Ste 150</t>
+  </si>
+  <si>
+    <t>(515) 573-1452</t>
+  </si>
+  <si>
+    <t>(515) 573-1468</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Dylan Hagen</t>
+  </si>
+  <si>
+    <t>Emergency Management</t>
+  </si>
+  <si>
+    <t>702 1st Ave S, Suite 1</t>
+  </si>
+  <si>
+    <t>(515) 573-1403</t>
+  </si>
+  <si>
+    <t>(515) 573-5232</t>
+  </si>
+  <si>
+    <t>Jamie Johll</t>
+  </si>
+  <si>
+    <t>Engineer/Secondary Roads</t>
+  </si>
+  <si>
+    <t>701 Central Ave, Ste 3</t>
+  </si>
+  <si>
+    <t>(515) 576-3281</t>
+  </si>
+  <si>
+    <t>(515) 576-0415</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>Jennifer Sumpter</t>
+  </si>
+  <si>
+    <t>Environmental Health</t>
+  </si>
+  <si>
+    <t>330 1st Ave N</t>
+  </si>
+  <si>
+    <t>(515) 574-3801</t>
+  </si>
+  <si>
+    <t>(515) 955-1682</t>
+  </si>
+  <si>
+    <t>Tyler Schmidt</t>
+  </si>
+  <si>
+    <t>Human Resources</t>
+  </si>
+  <si>
+    <t>(515) 573-1148</t>
+  </si>
+  <si>
+    <t>(515) 573-1149</t>
+  </si>
+  <si>
+    <t>Andrew McGill</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>(515) 955-2030</t>
+  </si>
+  <si>
+    <t>(515) 576-3699</t>
+  </si>
+  <si>
+    <t>Jeffrey Johnson</t>
+  </si>
+  <si>
+    <t>Planning and Zoning</t>
+  </si>
+  <si>
+    <t>(515) 574-3761</t>
+  </si>
+  <si>
+    <t>Courtney Balkenende</t>
+  </si>
+  <si>
+    <t>Recorder</t>
+  </si>
+  <si>
+    <t>(515) 576-2401</t>
+  </si>
+  <si>
+    <t>(515) 574-3723</t>
+  </si>
+  <si>
+    <t>Luke Fleener</t>
+  </si>
+  <si>
+    <t>Sheriff</t>
+  </si>
+  <si>
+    <t>702 1st Ave S</t>
+  </si>
+  <si>
+    <t>(515) 573-1410</t>
+  </si>
+  <si>
+    <t>(515) 573-2011</t>
+  </si>
+  <si>
+    <t>Austin Hayek</t>
+  </si>
+  <si>
+    <t>Supervisor</t>
+  </si>
+  <si>
     <t>R</t>
   </si>
   <si>
-    <t>Matt Cosgrove</t>
-[...145 lines deleted...]
-  <si>
     <t>Bob Thode</t>
   </si>
   <si>
     <t>John Cochrane</t>
   </si>
   <si>
     <t>Nathan Montgomery</t>
   </si>
   <si>
     <t>Niki Conrad</t>
   </si>
   <si>
     <t>Brenda Angstrom</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>(515) 573-2731</t>
   </si>
   <si>
     <t>(515) 573-2149</t>
   </si>
   <si>
-    <t>Dan Lewandowski</t>
+    <t>Dana Preuschl</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>723 1st Ave S</t>
   </si>
   <si>
     <t>(515) 573-1479</t>
   </si>
   <si>
     <t>(515) 573-1491</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2106,515 +2106,515 @@
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>81</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H22" s="0" t="s">