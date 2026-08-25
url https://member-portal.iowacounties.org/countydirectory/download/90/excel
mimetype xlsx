--- v0 (2026-06-09)
+++ v1 (2026-08-25)
@@ -70,219 +70,219 @@
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
-    <t>Gary Smith</t>
+    <t>Travis Kaster</t>
   </si>
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>101 W 4th St</t>
   </si>
   <si>
     <t>Ottumwa</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>52501</t>
   </si>
   <si>
     <t>(641) 683-0088</t>
   </si>
   <si>
     <t>(641) 683-0019</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Kelly Spurgeon</t>
+    <t>Danielle Weller</t>
   </si>
   <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>(641) 683-0020</t>
   </si>
   <si>
     <t>(641) 683-0053</t>
   </si>
   <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Karen Wilcoxson</t>
+  </si>
+  <si>
+    <t>Community Services</t>
+  </si>
+  <si>
+    <t>PO Box 217</t>
+  </si>
+  <si>
+    <t>(641) 683-4578</t>
+  </si>
+  <si>
+    <t>(641) 683-4634</t>
+  </si>
+  <si>
+    <t>Richard Tebbs</t>
+  </si>
+  <si>
+    <t>Conservation</t>
+  </si>
+  <si>
+    <t>1339 Hwy 63</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>52537</t>
+  </si>
+  <si>
+    <t>(641) 682-3091</t>
+  </si>
+  <si>
+    <t>(641) 683-4621</t>
+  </si>
+  <si>
+    <t>Steviee Grove</t>
+  </si>
+  <si>
+    <t>County Attorney</t>
+  </si>
+  <si>
+    <t>219 N Court</t>
+  </si>
+  <si>
+    <t>(641) 683-0030</t>
+  </si>
+  <si>
+    <t>(641) 683-0039</t>
+  </si>
+  <si>
+    <t>Tim Richmond</t>
+  </si>
+  <si>
+    <t>Emergency Management</t>
+  </si>
+  <si>
+    <t>330 W 2nd Street</t>
+  </si>
+  <si>
+    <t>(641) 683-0697</t>
+  </si>
+  <si>
+    <t>(641) 682-1414</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Brad Skinner</t>
+  </si>
+  <si>
+    <t>Engineer/Secondary Roads</t>
+  </si>
+  <si>
+    <t>536 Mill</t>
+  </si>
+  <si>
+    <t>(641) 684-5425</t>
+  </si>
+  <si>
+    <t>(641) 684-8539</t>
+  </si>
+  <si>
+    <t>Andy Alderson</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>(641) 244-6762</t>
+  </si>
+  <si>
+    <t>Miranda Bailey</t>
+  </si>
+  <si>
+    <t>Planning and Zoning</t>
+  </si>
+  <si>
+    <t>Lynelle Diers</t>
+  </si>
+  <si>
+    <t>Public Health</t>
+  </si>
+  <si>
+    <t>108 E Main</t>
+  </si>
+  <si>
+    <t>(641) 682-5434</t>
+  </si>
+  <si>
+    <t>(641) 682-2245</t>
+  </si>
+  <si>
+    <t>Lisa L. Kent</t>
+  </si>
+  <si>
+    <t>Recorder</t>
+  </si>
+  <si>
+    <t>(641) 683-0046</t>
+  </si>
+  <si>
+    <t>(641) 683-0001</t>
+  </si>
+  <si>
     <t>D</t>
-  </si>
-[...127 lines deleted...]
-    <t>(641) 683-0001</t>
   </si>
   <si>
     <t>Don Phillips</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>330 W 2nd</t>
   </si>
   <si>
     <t>(641) 684-4350</t>
   </si>
   <si>
     <t>Bryan Ziegler</t>
   </si>
   <si>
     <t>Supervisor</t>
   </si>
   <si>
     <t>215 N Court</t>
   </si>
   <si>
     <t>(641) 683-4630</t>
   </si>
@@ -2193,367 +2193,367 @@
       <c r="A8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H20" s="0" t="s">