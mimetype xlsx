--- v0 (2026-06-18)
+++ v1 (2026-10-21)
@@ -268,51 +268,51 @@
   <si>
     <t>Supervisor</t>
   </si>
   <si>
     <t>(641) 782-1720</t>
   </si>
   <si>
     <t>Dennis Hopkins</t>
   </si>
   <si>
     <t>Rick Friday</t>
   </si>
   <si>
     <t>Kelly Busch</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>(641) 782-1710</t>
   </si>
   <si>
     <t>(641) 782-1709</t>
   </si>
   <si>
-    <t>Gary Galhaye</t>
+    <t>Gary Gelhaye</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>(641) 782-1723</t>
   </si>
   <si>
     <t>(641) 782-2176</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>