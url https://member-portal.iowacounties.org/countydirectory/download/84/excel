--- v0 (2026-06-18)
+++ v1 (2026-10-21)
@@ -35,145 +35,145 @@
   </bookViews>
   <sheets>
     <sheet name="County Directory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t>ISAC County Directory</t>
   </si>
   <si>
     <t>Sioux County</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
-    <t>Ross Simmelink</t>
+    <t>Jonathan Dykstra</t>
   </si>
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>PO Box 48</t>
   </si>
   <si>
     <t>Orange City</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>51041</t>
   </si>
   <si>
     <t>(712) 737-4274</t>
   </si>
   <si>
     <t>(712) 737-6482</t>
   </si>
   <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Joe Van Tol</t>
+  </si>
+  <si>
+    <t>Auditor</t>
+  </si>
+  <si>
+    <t>PO Box 18</t>
+  </si>
+  <si>
+    <t>(712) 737-2216</t>
+  </si>
+  <si>
+    <t>(712) 737-2537</t>
+  </si>
+  <si>
+    <t>Tara Niemyer</t>
+  </si>
+  <si>
+    <t>Community Services</t>
+  </si>
+  <si>
+    <t>P.O. Box 233</t>
+  </si>
+  <si>
+    <t>(712) 737-2999</t>
+  </si>
+  <si>
+    <t>(712) 737-3564</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Joe Van Tol</t>
-[...31 lines deleted...]
-  <si>
     <t>Robert Klocke</t>
   </si>
   <si>
     <t>Conservation</t>
   </si>
   <si>
     <t>4051 Cherry Ave</t>
   </si>
   <si>
     <t>Hawarden</t>
   </si>
   <si>
     <t>51023</t>
   </si>
   <si>
     <t>(712) 552-1047</t>
   </si>
   <si>
     <t>(712) 552-3047</t>
   </si>
   <si>
     <t>Thomas Kunstle</t>
   </si>
   <si>
     <t>County Attorney</t>
@@ -308,50 +308,59 @@
     <t>John Degen</t>
   </si>
   <si>
     <t>Mr. Carl L. Vande Weerd</t>
   </si>
   <si>
     <t>Dan Zomermaand</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>PO Box 77</t>
   </si>
   <si>
     <t>(712) 737-3505</t>
   </si>
   <si>
     <t>(712) 737-8170</t>
   </si>
   <si>
     <t>Kathi Wetter</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
+  </si>
+  <si>
+    <t>PO Box 191</t>
+  </si>
+  <si>
+    <t>(712) 737-1775</t>
+  </si>
+  <si>
+    <t>(712) 737-9115</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -2118,573 +2127,573 @@
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H23" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <tableParts>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>