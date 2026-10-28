--- v0 (2026-06-07)
+++ v1 (2026-10-28)
@@ -175,51 +175,51 @@
   <si>
     <t>Jared Johnson</t>
   </si>
   <si>
     <t>Engineer/Secondary Roads</t>
   </si>
   <si>
     <t>707 S Henderson</t>
   </si>
   <si>
     <t>(641) 464-3232</t>
   </si>
   <si>
     <t>Jason Smith</t>
   </si>
   <si>
     <t>Environmental Health</t>
   </si>
   <si>
     <t>(641) 464-0691</t>
   </si>
   <si>
     <t>(641) 464-2476</t>
   </si>
   <si>
-    <t>Becky Fletchall</t>
+    <t>Crystal Drake</t>
   </si>
   <si>
     <t>Public Health</t>
   </si>
   <si>
     <t>Kisha Martin</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>(641) 464-3231</t>
   </si>
   <si>
     <t>Rob Haley</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>(641) 464-3921</t>
   </si>
   <si>
     <t>(641) 464-0626</t>
   </si>