--- v0 (2026-06-18)
+++ v1 (2026-10-21)
@@ -268,51 +268,51 @@
   <si>
     <t>Supervisor</t>
   </si>
   <si>
     <t>(712) 542-5018</t>
   </si>
   <si>
     <t>Judy Clark</t>
   </si>
   <si>
     <t>Todd Maher</t>
   </si>
   <si>
     <t>Angie Dow</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>(712) 542-5322</t>
   </si>
   <si>
     <t>(712) 542-2243</t>
   </si>
   <si>
-    <t>Denise Bryant</t>
+    <t>Shannon Murray</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>615 NW Road</t>
   </si>
   <si>
     <t>Shenandoah</t>
   </si>
   <si>
     <t>51601</t>
   </si>
   <si>
     <t>(712) 246-4254</t>
   </si>
   <si>
     <t>(712) 246-2871</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>