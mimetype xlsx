--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -2208,51 +2208,51 @@
       <c r="A8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="0" t="s">