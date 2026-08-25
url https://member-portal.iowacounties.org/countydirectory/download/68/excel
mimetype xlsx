--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -124,51 +124,51 @@
   <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>(641) 932-2865</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Kim Hugen</t>
   </si>
   <si>
     <t>Community Services</t>
   </si>
   <si>
     <t>1801 South B St</t>
   </si>
   <si>
     <t>(641) 932-7191</t>
   </si>
   <si>
     <t>(641) 932-5075</t>
   </si>
   <si>
-    <t>Andy Wuebker</t>
+    <t>Jessie Kelley</t>
   </si>
   <si>
     <t>Conservation</t>
   </si>
   <si>
     <t>1270 635th Ave</t>
   </si>
   <si>
     <t>Lovilia</t>
   </si>
   <si>
     <t>50150</t>
   </si>
   <si>
     <t>(641) 946-8112</t>
   </si>
   <si>
     <t>(641) 932-5351</t>
   </si>
   <si>
     <t>Laura Davis</t>
   </si>
   <si>
     <t>County Attorney</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>12307 Hwy 5, PO Box 399</t>
   </si>
   <si>
     <t>(641) 734-3511</t>
   </si>
   <si>
     <t>(641) 724-3513</t>
   </si>
   <si>
     <t>Pam Freshwater</t>
   </si>
   <si>
     <t>GIS</t>
   </si>
   <si>
     <t>10 Benton Avenue E</t>
   </si>
   <si>
     <t>Katie Coon</t>
   </si>
   <si>
     <t>Planning and Zoning</t>
   </si>
   <si>
-    <t>Kim Wynn</t>
+    <t>Christine DeMoss</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>(641) 932-5164</t>
   </si>
   <si>
     <t>Joe Worth</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>114 19th Ave West</t>
   </si>
   <si>
     <t>(641) 932-7815</t>
   </si>
   <si>
     <t>(641) 932-7381</t>
   </si>
   <si>
     <t>Kendall Hollingsworth</t>
   </si>
@@ -2355,51 +2355,51 @@
       <c r="A14" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H15" s="0" t="s">