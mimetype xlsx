--- v0 (2026-05-28)
+++ v1 (2026-10-21)
@@ -190,111 +190,111 @@
   <si>
     <t>Emergency Management</t>
   </si>
   <si>
     <t>211 S 6th</t>
   </si>
   <si>
     <t>(641) 732-5872</t>
   </si>
   <si>
     <t>Richard Brumm</t>
   </si>
   <si>
     <t>Engineer/Secondary Roads</t>
   </si>
   <si>
     <t>3625 March Ave</t>
   </si>
   <si>
     <t>(641) 732-5849</t>
   </si>
   <si>
     <t>(641) 732-5851</t>
   </si>
   <si>
-    <t>Ryan Stephen</t>
+    <t>Laura Huisman</t>
+  </si>
+  <si>
+    <t>Environmental Health</t>
+  </si>
+  <si>
+    <t>Brandon Halsne</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>212 S 5th St</t>
   </si>
   <si>
     <t>(641) 832-3944</t>
   </si>
   <si>
-    <t>Amanda Baer</t>
-[...2 lines deleted...]
-    <t>Planning and Zoning</t>
+    <t>Jessa Ketelsen</t>
+  </si>
+  <si>
+    <t>Public Health</t>
+  </si>
+  <si>
+    <t>415 Pleasant</t>
+  </si>
+  <si>
+    <t>(641) 832-3500 ext. 213</t>
+  </si>
+  <si>
+    <t>(641) 732-6151</t>
+  </si>
+  <si>
+    <t>Hannah Elliott</t>
+  </si>
+  <si>
+    <t>Recorder</t>
+  </si>
+  <si>
+    <t>(641) 832-3941</t>
+  </si>
+  <si>
+    <t>Justin Trees</t>
+  </si>
+  <si>
+    <t>Sheriff</t>
+  </si>
+  <si>
+    <t>(641) 732-4740</t>
+  </si>
+  <si>
+    <t>(641) 732-3151</t>
+  </si>
+  <si>
+    <t>Jim Wherry</t>
+  </si>
+  <si>
+    <t>Supervisor</t>
   </si>
   <si>
     <t>(641) 832-3942</t>
-  </si>
-[...40 lines deleted...]
-    <t>Supervisor</t>
   </si>
   <si>
     <t>Mark Hendrickson</t>
   </si>
   <si>
     <t>Pam Marzen</t>
   </si>
   <si>
     <t>Sydney Hartogh</t>
   </si>
   <si>
     <t>Todd Frein</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Shannon Paulus</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>(641) 832-3940</t>
   </si>
@@ -2250,321 +2250,321 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>54</v>
+        <v>19</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>19</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">