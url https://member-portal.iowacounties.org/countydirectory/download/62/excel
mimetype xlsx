--- v0 (2026-06-18)
+++ v1 (2026-10-21)
@@ -205,51 +205,51 @@
   <si>
     <t>(641) 672-2897</t>
   </si>
   <si>
     <t>(641) 672-1385</t>
   </si>
   <si>
     <t>Eric Dursky</t>
   </si>
   <si>
     <t>Environmental Health</t>
   </si>
   <si>
     <t>(641) 673-6371</t>
   </si>
   <si>
     <t>Brian Knudtson</t>
   </si>
   <si>
     <t>GIS</t>
   </si>
   <si>
     <t>(641) 673-1454</t>
   </si>
   <si>
-    <t>Danay Garcia</t>
+    <t>Landon Wubbels</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>(641) 673-2568</t>
   </si>
   <si>
     <t>Patty Malloy</t>
   </si>
   <si>
     <t>Public Health</t>
   </si>
   <si>
     <t>1229 C Ave E</t>
   </si>
   <si>
     <t>(641) 673-3257</t>
   </si>
   <si>
     <t>Tracey Ver Steegh</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>