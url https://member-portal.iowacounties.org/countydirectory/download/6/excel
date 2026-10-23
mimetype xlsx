--- v0 (2026-06-18)
+++ v1 (2026-10-23)
@@ -70,51 +70,51 @@
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
-    <t>Larry Andreesen</t>
+    <t>Jordon Neve</t>
   </si>
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>111 E 4th</t>
   </si>
   <si>
     <t>Vinton</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>52349</t>
   </si>
   <si>
     <t>(319) 472-5211</t>
   </si>
   <si>
     <t>(319) 472-5212</t>
   </si>
   <si>
     <t/>
   </si>