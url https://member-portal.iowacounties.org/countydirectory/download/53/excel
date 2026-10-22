--- v0 (2026-06-18)
+++ v1 (2026-10-22)
@@ -316,51 +316,51 @@
   <si>
     <t>D</t>
   </si>
   <si>
     <t>John Schlarmann</t>
   </si>
   <si>
     <t>Jon Zirkelbach</t>
   </si>
   <si>
     <t>Amy Picray</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>500 W Main St, Rm 106, PO Box 79</t>
   </si>
   <si>
     <t>(319) 462-3559</t>
   </si>
   <si>
     <t>(319) 462-4508</t>
   </si>
   <si>
-    <t>Susan Yario</t>
+    <t>Baronica Seeley</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>105 Broadway Place, Ste. 13</t>
   </si>
   <si>
     <t>(319) 462-5311</t>
   </si>
   <si>
     <t>(319) 462-5304</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>