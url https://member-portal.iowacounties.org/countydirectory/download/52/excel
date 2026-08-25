--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -70,51 +70,51 @@
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
-    <t>Tom Van Buer</t>
+    <t>Thomas Van Buer</t>
   </si>
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>913 S Dubuque St, Ste 205</t>
   </si>
   <si>
     <t>Iowa City</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>52240</t>
   </si>
   <si>
     <t>(319) 356-6078</t>
   </si>
   <si>
     <t>(319) 354-4213</t>
   </si>
   <si>
     <t/>
   </si>