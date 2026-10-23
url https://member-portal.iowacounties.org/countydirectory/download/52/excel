--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -35,112 +35,115 @@
   </bookViews>
   <sheets>
     <sheet name="County Directory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>ISAC County Directory</t>
   </si>
   <si>
     <t>Johnson County</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
+    <t>Brad Comer</t>
+  </si>
+  <si>
+    <t>Assessor</t>
+  </si>
+  <si>
+    <t>913 S Dubuque St, Ste 205</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>52240</t>
+  </si>
+  <si>
+    <t>(319) 356-6078</t>
+  </si>
+  <si>
+    <t>(319) 354-4213</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>Thomas Van Buer</t>
   </si>
   <si>
-    <t>Assessor</t>
-[...22 lines deleted...]
-  <si>
     <t>Julie Persons</t>
   </si>
   <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>913 S Dubuque St, Ste 101</t>
   </si>
   <si>
     <t>(319) 356-6004</t>
   </si>
   <si>
     <t>(319) 356-6086</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Jan Shaw</t>
   </si>
   <si>
     <t>Community Services</t>
   </si>
   <si>
     <t>855 S Dubuque St, Ste 202B</t>
@@ -203,50 +206,53 @@
     <t>4529 Melrose Ave</t>
   </si>
   <si>
     <t>52246</t>
   </si>
   <si>
     <t>(319) 356-6700</t>
   </si>
   <si>
     <t>(319) 338-0028</t>
   </si>
   <si>
     <t>Greg Parker, PE</t>
   </si>
   <si>
     <t>Engineer/Secondary Roads</t>
   </si>
   <si>
     <t>4810 Melrose Ave W</t>
   </si>
   <si>
     <t>(319) 356-6046</t>
   </si>
   <si>
     <t>(319) 339-6133</t>
+  </si>
+  <si>
+    <t>Matt Amelon</t>
   </si>
   <si>
     <t>Dave Koch</t>
   </si>
   <si>
     <t>Environmental Health</t>
   </si>
   <si>
     <t>855 S Dubuque St, Ste 217</t>
   </si>
   <si>
     <t>(319) 356-6040</t>
   </si>
   <si>
     <t>(319) 356-6044</t>
   </si>
   <si>
     <t>Rick Havel</t>
   </si>
   <si>
     <t>GIS</t>
   </si>
   <si>
     <t>855 S Dubuque St, Ste 204</t>
   </si>
@@ -532,52 +538,52 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38101" y="104776"/>
           <a:ext cx="1988820" cy="519170"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:I26">
-  <autoFilter ref="A3:I26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:I28">
+  <autoFilter ref="A3:I28"/>
   <tableColumns count="9">
     <tableColumn id="1" name="Name"/>
     <tableColumn id="2" name="Office"/>
     <tableColumn id="3" name="Address"/>
     <tableColumn id="4" name="City"/>
     <tableColumn id="5" name="State"/>
     <tableColumn id="6" name="ZipCode"/>
     <tableColumn id="7" name="Phone Number"/>
     <tableColumn id="8" name="Fax Number"/>
     <tableColumn id="9" name="Party"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -849,51 +855,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{978E87F7-D529-4C3F-A54C-33C9215E0AD0}">
-  <dimension ref="A1:OP26"/>
+  <dimension ref="A1:OP28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.3660068511963" customWidth="1"/>
     <col min="2" max="2" width="24.2176609039307" customWidth="1"/>
     <col min="3" max="3" width="29.0362987518311" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="10.0842928886414" customWidth="1"/>
     <col min="7" max="7" width="16.241099357605" customWidth="1"/>
     <col min="8" max="8" width="14.0934066772461" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
@@ -2148,677 +2154,735 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>25</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <tableParts>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">