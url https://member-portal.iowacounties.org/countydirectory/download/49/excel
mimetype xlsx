--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -35,86 +35,86 @@
   </bookViews>
   <sheets>
     <sheet name="County Directory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>ISAC County Directory</t>
   </si>
   <si>
     <t>Jackson County</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
-    <t>Larry "Buck" Koos</t>
+    <t>Jessica Tracy</t>
   </si>
   <si>
     <t>Assessor</t>
   </si>
   <si>
     <t>201 W Platt St</t>
   </si>
   <si>
     <t>Maquoketa</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>52060</t>
   </si>
   <si>
     <t>(563) 652-4935</t>
   </si>
   <si>
     <t>(563) 652-7195</t>
   </si>
   <si>
     <t/>
   </si>
@@ -217,66 +217,63 @@
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Rebecca Pflughaupt</t>
   </si>
   <si>
     <t>Planning and Zoning</t>
   </si>
   <si>
     <t>(563) 652-1754</t>
   </si>
   <si>
     <t>(563) 652-6975</t>
   </si>
   <si>
     <t>Jen Warren</t>
   </si>
   <si>
     <t>Public Health</t>
   </si>
   <si>
     <t>(563) 340-2482</t>
   </si>
   <si>
-    <t>Arlene Schauf</t>
+    <t>Jennifer Jones</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>(563) 652-2504</t>
   </si>
   <si>
     <t>(563) 652-6460</t>
   </si>
   <si>
-    <t>D</t>
-[...2 lines deleted...]
-    <t>Brent Kilburg</t>
+    <t>Brent J. Kilburg</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>1700 E Maple St</t>
   </si>
   <si>
     <t>(563) 652-3312</t>
   </si>
   <si>
     <t>(563) 652-0662</t>
   </si>
   <si>
     <t>Don Schwenker</t>
   </si>
   <si>
     <t>Supervisor</t>
   </si>
   <si>
     <t>(563) 652-3181</t>
   </si>
   <si>
     <t>(563) 652-9118</t>
   </si>
@@ -2404,222 +2401,222 @@
       <c r="A16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <tableParts>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>