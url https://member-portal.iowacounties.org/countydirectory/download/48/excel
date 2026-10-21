--- v0 (2026-06-24)
+++ v1 (2026-10-21)
@@ -217,75 +217,75 @@
   <si>
     <t>950 Franklyn Avenue</t>
   </si>
   <si>
     <t>52301-1400</t>
   </si>
   <si>
     <t>(319) 642-3721</t>
   </si>
   <si>
     <t>(319) 642-7046</t>
   </si>
   <si>
     <t>Sherry Lutz</t>
   </si>
   <si>
     <t>Environmental Health</t>
   </si>
   <si>
     <t>901 Court Ave</t>
   </si>
   <si>
     <t>(319) 642-0108</t>
   </si>
   <si>
-    <t>Lorinda Sheeler</t>
+    <t>Kendra Abel</t>
   </si>
   <si>
     <t>Public Health</t>
   </si>
   <si>
     <t>185 West Dillin Street, Suite 1</t>
   </si>
   <si>
     <t>(319) 741-6422</t>
   </si>
   <si>
     <t>(319) 741-6424</t>
   </si>
   <si>
     <t>Lynn Gahring</t>
   </si>
   <si>
     <t>Recorder</t>
   </si>
   <si>
     <t>(319) 642-5562</t>
   </si>
   <si>
-    <t>Robert Rotter</t>
+    <t>Todd Sauerbrei</t>
   </si>
   <si>
     <t>Sheriff</t>
   </si>
   <si>
     <t>960 Franklyn Ave</t>
   </si>
   <si>
     <t>(319) 642-7307</t>
   </si>
   <si>
     <t>(319) 642-3826</t>
   </si>
   <si>
     <t>Abigail Maas</t>
   </si>
   <si>
     <t>Supervisor</t>
   </si>
   <si>
     <t>Chris Montross</t>
   </si>
   <si>
     <t>Jonathan Degen</t>
   </si>