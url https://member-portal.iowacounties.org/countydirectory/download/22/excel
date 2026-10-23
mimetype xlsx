--- v0 (2026-06-18)
+++ v1 (2026-10-23)
@@ -127,51 +127,51 @@
   <si>
     <t>111 High Street NE, Suite 102</t>
   </si>
   <si>
     <t>(563) 245-1106</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Chris Jordan</t>
   </si>
   <si>
     <t>Community Services</t>
   </si>
   <si>
     <t>600 Gunder Road NE, Suite 6</t>
   </si>
   <si>
     <t>(563) 245-1865</t>
   </si>
   <si>
     <t>(563) 245-2697</t>
   </si>
   <si>
-    <t>Jenna Van Meeteren</t>
+    <t>Ean Popenhagen</t>
   </si>
   <si>
     <t>Conservation</t>
   </si>
   <si>
     <t>29862 Osborne Rd</t>
   </si>
   <si>
     <t>(563) 245-1516</t>
   </si>
   <si>
     <t>(563) 245-2222</t>
   </si>
   <si>
     <t>Zach Herrmann</t>
   </si>
   <si>
     <t>County Attorney</t>
   </si>
   <si>
     <t>PO Box 116</t>
   </si>
   <si>
     <t>(563) 245-3888</t>
   </si>