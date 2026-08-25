--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -130,51 +130,51 @@
   <si>
     <t>(641) 322-4647</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Travis Paul</t>
   </si>
   <si>
     <t>Conservation</t>
   </si>
   <si>
     <t>1756 Juniper Ave</t>
   </si>
   <si>
     <t>(641) 322-4793</t>
   </si>
   <si>
     <t>(641) 322-5431</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Andrew Knuth</t>
+    <t>Andrew J. Knuth</t>
   </si>
   <si>
     <t>County Attorney</t>
   </si>
   <si>
     <t>(641) 322-4008</t>
   </si>
   <si>
     <t>(641) 322-3868</t>
   </si>
   <si>
     <t>Zach Girard</t>
   </si>
   <si>
     <t>Emergency Management</t>
   </si>
   <si>
     <t>901 7th St</t>
   </si>
   <si>
     <t>(641) 322-3623</t>
   </si>
   <si>
     <t>(641) 322-5292</t>
   </si>
@@ -379,51 +379,51 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38101</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104776</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:colOff>1019175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>623946</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BDA816C-7AF5-0EDA-0092-29237DCD49AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -749,51 +749,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{978E87F7-D529-4C3F-A54C-33C9215E0AD0}">
   <dimension ref="A1:OP20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.3169002532959" customWidth="1"/>
+    <col min="1" max="1" width="15.0387191772461" customWidth="1"/>
     <col min="2" max="2" width="22.6943168640137" customWidth="1"/>
     <col min="3" max="3" width="15.7579336166382" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="10.0842928886414" customWidth="1"/>
     <col min="7" max="7" width="16.241099357605" customWidth="1"/>
     <col min="8" max="8" width="14.0934066772461" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>