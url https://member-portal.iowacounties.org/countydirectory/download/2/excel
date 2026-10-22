--- v1 (2026-08-25)
+++ v2 (2026-10-22)
@@ -241,51 +241,51 @@
   <si>
     <t>(641) 322-3240</t>
   </si>
   <si>
     <t>Chris Standley</t>
   </si>
   <si>
     <t>Leland Shipley</t>
   </si>
   <si>
     <t>Scott Akin</t>
   </si>
   <si>
     <t>Tony Hardisty</t>
   </si>
   <si>
     <t>Holly Schafer</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>(641) 322-3210</t>
   </si>
   <si>
-    <t>Holly Steeve</t>
+    <t>Ronice</t>
   </si>
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>PO Box 28</t>
   </si>
   <si>
     <t>(641) 322-4455</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>